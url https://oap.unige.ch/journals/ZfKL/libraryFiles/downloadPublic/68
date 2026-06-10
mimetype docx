--- v0 (2025-12-11)
+++ v1 (2026-06-10)
@@ -1,344 +1,269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64AA7281" w14:textId="4354DC85" w:rsidR="00312370" w:rsidRDefault="00312370" w:rsidP="00AD7016">
       <w:pPr>
         <w:pStyle w:val="ZfKLchaptertitle"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>ZfKL_chapter</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ZfKL_chapter Article Type / Artikeltyp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B226FA" w14:textId="77777777" w:rsidR="00AD7016" w:rsidRPr="00AD7016" w:rsidRDefault="00AD7016" w:rsidP="00AD7016">
       <w:pPr>
         <w:pStyle w:val="NeuUntertitel"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30FD7BA8" w14:textId="77C4F7D8" w:rsidR="00E16DF7" w:rsidRPr="00927931" w:rsidRDefault="00E16DF7" w:rsidP="00E16DF7">
       <w:pPr>
         <w:pStyle w:val="ZfKLchaptertitle"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>ZfKL_chapter</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ZfKL_chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76D3D" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D76D3D" w:rsidRPr="00927931">
+        <w:t>itle English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077DB37A" w14:textId="72869E8C" w:rsidR="00E16DF7" w:rsidRPr="00BD77BB" w:rsidRDefault="00E16DF7" w:rsidP="00AD7016">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLchaptersubtitle"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00927931">
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77BB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>itle</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00927931">
+        <w:t xml:space="preserve">ZfKL_chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76D3D" w:rsidRPr="00BD77BB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> English</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00D76D3D" w:rsidRPr="00AD7016">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD7016">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> English</w:t>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>ubtitle English</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164CAEFE" w14:textId="4D853D94" w:rsidR="00714203" w:rsidRPr="00927931" w:rsidRDefault="00537026" w:rsidP="00714203">
       <w:pPr>
         <w:pStyle w:val="ZfKLchaptertitle"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>chapter</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76D3D" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> German</w:t>
+        <w:t>itle German</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D29BB52" w14:textId="605D5BCC" w:rsidR="0034263E" w:rsidRPr="00AD7016" w:rsidRDefault="00714203" w:rsidP="00825733">
       <w:pPr>
         <w:pStyle w:val="ZfKLchaptersubtitle"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD7016">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00AD7016">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>chapter</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002826B8" w:rsidRPr="00AD7016">
+        <w:t xml:space="preserve">chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76D3D" w:rsidRPr="00AD7016">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D76D3D" w:rsidRPr="00AD7016">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="002826B8" w:rsidRPr="00AD7016">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>ubtitle German</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350402D2" w14:textId="0750CEF1" w:rsidR="0034263E" w:rsidRPr="00BD77BB" w:rsidRDefault="00537026" w:rsidP="000D5916">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLtext1"/>
+        <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>ubtitle</w:t>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> German</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>ZfKL_</w:t>
-[...3 lines deleted...]
-          <w:color w:val="C00000"/>
+        <w:t xml:space="preserve">ext_1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00960D30" w:rsidRPr="00927931">
+        <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">First Name Last </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="001702BA">
         <w:rPr>
-          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r w:rsidR="00960D30" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00960D30">
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59A56910" wp14:editId="4ED1BBDF">
             <wp:extent cx="115570" cy="115570"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="607741278" name="Image 12">
@@ -369,152 +294,104 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="115570" cy="115570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Affiliation </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, Affiliation University, Affiliation Institute, </w:t>
+      </w:r>
+      <w:r w:rsidR="00312370" w:rsidRPr="00C90A43">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country, </w:t>
+      </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>University</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>test.test@test.de</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D76D3D" w:rsidRPr="00C90A43">
+      <w:r w:rsidR="00D76D3D" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76D3D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">(= </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D76D3D">
+        <w:t>(= corresponding author)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C633BF" w14:textId="5426A027" w:rsidR="00960D30" w:rsidRPr="00BD77BB" w:rsidRDefault="00960D30" w:rsidP="008A4BC7">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLtext1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>corresponding</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D76D3D">
+        <w:t xml:space="preserve">ZfKL_text_1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77BB">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>author</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">First Name Last Name </w:t>
+        <w:t xml:space="preserve">Author First Name Last Name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
           <w:noProof/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DFAF47F" wp14:editId="5F828C91">
             <wp:extent cx="115570" cy="115570"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="503851098" name="Image 12">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="607741278" name="Image 12">
                       <a:hlinkClick r:id="rId11"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
@@ -528,582 +405,358 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="115570" cy="115570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C90A43">
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">, Affiliation University, Affiliation Institute, Country, E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00C90A43">
+        <w:r w:rsidRPr="00BD77BB">
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
           <w:t>test.test@test.de</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A35459A" w14:textId="67194217" w:rsidR="004F6881" w:rsidRDefault="00537026" w:rsidP="009632EB">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:color w:val="C00000"/>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
-      <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
-[...1 lines deleted...]
-          <w:color w:val="C00000"/>
+      <w:r w:rsidR="002826B8" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00927931">
-[...12 lines deleted...]
-      <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bstract. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6881" w:rsidRPr="00BD77BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Summary:</w:t>
       </w:r>
+      <w:r w:rsidR="0034263E" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Create a short and concise summary of your text. </w:t>
+      </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> Create a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">If possible, mention the </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4CAD" w:rsidRPr="00C90A43">
+        <w:t xml:space="preserve">research </w:t>
+      </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
-        <w:t>short</w:t>
-[...155 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">question and initial situation, the aim of the investigation, the methods, the </w:t>
       </w:r>
       <w:r w:rsidR="007F0A93">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
       <w:r w:rsidR="007F0A93" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve">and </w:t>
-[...33 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">and the most important results. </w:t>
+      </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00DC2E69">
-        <w:t>If</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> should not exceed 10 lines (800 characters) and should be written in German and English. </w:t>
+        <w:t xml:space="preserve">If possible, the summary should not exceed 10 lines (800 characters) and should be written in German and English. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3084E60F" w14:textId="754CD513" w:rsidR="004F6881" w:rsidRDefault="00537026" w:rsidP="001F1E62">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>bstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00390B06" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK5"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK4"/>
       <w:r w:rsidR="008E4CAD" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve">Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, Abstract, </w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00C90A43">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve">bstract, Abstract, Abstract, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
         <w:t>Abstract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDDC35B" w14:textId="56500AF1" w:rsidR="0096427D" w:rsidRDefault="00537026" w:rsidP="00B157AC">
       <w:pPr>
         <w:pStyle w:val="ZfKLkeywords"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>eywords</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">eywords. </w:t>
       </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords in </w:t>
       </w:r>
       <w:r w:rsidR="00E8559E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:r w:rsidR="0034263E" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A33DCC" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please name a maximum of eight keywords that you separate with a comma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710305FD" w14:textId="0834C0C2" w:rsidR="004F6881" w:rsidRPr="00C90A43" w:rsidRDefault="00537026" w:rsidP="00537026">
       <w:pPr>
         <w:pStyle w:val="ZfKLkeywords"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>eywords</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">eywords. </w:t>
       </w:r>
       <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords </w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00E8559E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>German</w:t>
       </w:r>
       <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004F6881" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Keyword, Keyword, Keyword, Keyword, Keyword, Keyword, Keyword, Keyword</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B362A6" w14:textId="3E9281BF" w:rsidR="001702BA" w:rsidRPr="00CC49F7" w:rsidRDefault="00D76D3D" w:rsidP="00C90A43">
       <w:pPr>
         <w:pStyle w:val="ZfKLimagecaption"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="005F3E3F" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>image</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004F5501" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>captio</w:t>
       </w:r>
       <w:r w:rsidR="004F5501" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001702BA" w:rsidRPr="00494CAA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Received on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DD.MM.YYYY</w:t>
       </w:r>
       <w:r w:rsidR="001702BA" w:rsidRPr="00494CAA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -1419,51 +1072,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0096427D" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidR="00134348" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0096427D" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M." with a protected space.</w:t>
       </w:r>
       <w:r w:rsidR="00A80A1E" w:rsidRPr="00C90A43">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B9EC57" w14:textId="1148C6F3" w:rsidR="001C08A5" w:rsidRPr="002D59EC" w:rsidRDefault="00537026" w:rsidP="00537026">
       <w:pPr>
         <w:pStyle w:val="ZfKLtitle2"/>
       </w:pPr>
       <w:r w:rsidRPr="002D59EC">
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="002D59EC">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="002D59EC">
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="002D59EC">
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="00E528E6" w:rsidRPr="002D59EC">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="002D59EC">
@@ -1577,1979 +1230,511 @@
     <w:p w14:paraId="17FF1095" w14:textId="0C5EF1A2" w:rsidR="00EC3CAD" w:rsidRPr="00C90A43" w:rsidRDefault="008F5E11" w:rsidP="00C10F4C">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext2"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">ext_2. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C10F4C" w:rsidRPr="00C90A43">
-        <w:t>Please</w:t>
-[...83 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Please use inclusive language that acknowledges diversity, where it makes sense to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2BF354" w14:textId="244C213D" w:rsidR="004F518D" w:rsidRPr="00C90A43" w:rsidRDefault="008F5E11" w:rsidP="00A80A1E">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">ext_2. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F518D" w:rsidRPr="00C90A43">
-        <w:t>Quotations</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Quotations in the main text should be placed in double quotation marks and closing marks. Please use the </w:t>
+      </w:r>
+      <w:r w:rsidR="00831780" w:rsidRPr="00C90A43">
+        <w:t>following style</w:t>
+      </w:r>
       <w:r w:rsidR="004F518D" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> in </w:t>
-[...146 lines deleted...]
-        <w:t xml:space="preserve">, i.e. </w:t>
+        <w:t xml:space="preserve"> throughout for quotation and closing marks, i.e. </w:t>
       </w:r>
       <w:r w:rsidR="00831780" w:rsidRPr="00C90A43">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="004F518D" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve">..." </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">..." or '...' for simple quotation marks and </w:t>
+      </w:r>
       <w:r w:rsidR="004F518D" w:rsidRPr="00C90A43">
-        <w:t>or</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>closing marks</w:t>
+      </w:r>
       <w:r w:rsidR="004F518D" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> '...' </w:t>
-[...184 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>. If quotes are longer than three lines, please use the following formatting template and omit the quotation marks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4422B721" w14:textId="6C2C9AFB" w:rsidR="00505B53" w:rsidRPr="00C90A43" w:rsidRDefault="008F5E11" w:rsidP="00A80A1E">
       <w:pPr>
         <w:pStyle w:val="ZfKLquotation1"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>quotation</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00341F16" w:rsidRPr="00C90A43">
-        <w:t>Quotations</w:t>
-[...209 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Quotations longer than 2 lines comprise, please in the style of quotation 1, otherwise please integrate the quotation into the running text. Quote, quote, quote, quote, quote, quote, quote, quote, quote, quote</w:t>
+      </w:r>
       <w:r w:rsidR="008D33F1" w:rsidRPr="00C90A43">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D8501F" w14:textId="41E3F103" w:rsidR="007E2173" w:rsidRDefault="008F3D15" w:rsidP="00505B53">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext1"/>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ZfKL_text_1</w:t>
       </w:r>
       <w:r w:rsidR="008F5E11" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00651170" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">References </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>References to literature in the text should have the following form: Burger (1998: 15-16) or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8559E" w:rsidRPr="00C90A43">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>cf.</w:t>
+      </w:r>
       <w:r w:rsidR="00651170" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...129 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Burger 1998: 15-16). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00651170">
-        <w:t>Several</w:t>
-[...125 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Several authors and several consecutive page numbers are noted as follows: Kleinberger/Wagner (2004: 25-37) and (cf. Kleinberger/Wagner 2004: 25-37); please do not use "ff.". In the case of references to works by more than three authors, the first three are named, followed by "et al.". Several years are separated from each other with a semicolon: (2002; 2004); the same applies to the reference to several sources: (Burger 2004; Luginbühl 2005). If the year of first publication is to be indicated when referring to a </w:t>
+      </w:r>
       <w:r w:rsidR="00831780">
         <w:t>later</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00651170">
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> year of the cited edition: Brinker (2010 [1985]: 12f.).</w:t>
+        <w:t xml:space="preserve"> edition, this should be placed in square brackets after the year of the cited edition: Brinker (2010 [1985]: 12f.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8674A7" w14:textId="4D48D323" w:rsidR="00ED04F2" w:rsidRPr="00ED04F2" w:rsidRDefault="008F5E11" w:rsidP="00ED04F2">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext2"/>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ext</w:t>
       </w:r>
       <w:r w:rsidR="008F3D15" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00ED04F2">
-        <w:t>If</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> be numbered consecutively and applied with the following formatting template:</w:t>
+        <w:t>If examples appear in the text, they should be numbered consecutively and applied with the following formatting template:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2435F7C6" w14:textId="77777777" w:rsidR="00505B53" w:rsidRPr="00A80A1E" w:rsidRDefault="00505B53" w:rsidP="00505B53">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456F2DE3" w14:textId="0D9F47B7" w:rsidR="00505B53" w:rsidRPr="00C90A43" w:rsidRDefault="00F17CA1" w:rsidP="00F17CA1">
       <w:pPr>
         <w:pStyle w:val="ZfKLexample"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00505B53" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve">Insert a blank </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Insert a blank line before and after the sample text, as well as between longer examples. Format the blank lines with </w:t>
+      </w:r>
+      <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>ZfKL</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B53" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E528E6">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00505B53" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E528E6" w:rsidRPr="00E528E6">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B53" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00505B53" w:rsidRPr="00C90A43">
-        <w:t>line</w:t>
-[...191 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>each. Please number examples consecutively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554037D4" w14:textId="77777777" w:rsidR="00505B53" w:rsidRPr="00C90A43" w:rsidRDefault="00505B53" w:rsidP="00CC61D5">
       <w:pPr>
         <w:pStyle w:val="ZfKLspacing12pt"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BAA9C1B" w14:textId="2E1C8BD5" w:rsidR="00861AE3" w:rsidRPr="00C90A43" w:rsidRDefault="00515F54" w:rsidP="00861AE3">
       <w:pPr>
         <w:pStyle w:val="ZfKLexample"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00651170" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00651170" w:rsidRPr="00C90A43">
-        <w:t>Example</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidR="00651170" w:rsidRPr="00C90A43">
+        <w:t xml:space="preserve">Example, example, example, example, example, example, example, example, example, example, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1C71" w:rsidRPr="00C90A43">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>example</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...67 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF1C71" w:rsidRPr="00C90A43">
-        <w:rPr>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, example</w:t>
+      </w:r>
       <w:r w:rsidR="00940584" w:rsidRPr="00C90A43">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B337459" w14:textId="77777777" w:rsidR="00861AE3" w:rsidRPr="00C90A43" w:rsidRDefault="00861AE3" w:rsidP="001C7A1B">
       <w:pPr>
         <w:pStyle w:val="ZfKLspacing12pt"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523F246F" w14:textId="277D7164" w:rsidR="00ED04F2" w:rsidRPr="00ED04F2" w:rsidRDefault="008F3D15" w:rsidP="001F1E62">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext1"/>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_text_1</w:t>
       </w:r>
       <w:r w:rsidR="001C7A1B" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E4E53">
-        <w:t>Bulleted</w:t>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Bulleted lists are formatted like this:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6587A8" w14:textId="77777777" w:rsidR="00861AE3" w:rsidRPr="00ED04F2" w:rsidRDefault="00861AE3" w:rsidP="00F15ABF">
       <w:pPr>
         <w:pStyle w:val="ZfKLspacing12pt"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61122BA5" w14:textId="153AD94F" w:rsidR="00861AE3" w:rsidRPr="00927931" w:rsidRDefault="00F15ABF" w:rsidP="000D5916">
       <w:pPr>
         <w:pStyle w:val="ZfKLlist"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E8559E">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009632EB">
-        <w:t xml:space="preserve">nsert a blank </w:t>
-[...89 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">nsert a blank line before and after the bulleted text; please format the blank line with </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E528E6">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00E528E6">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>spacing</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001E0108">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E528E6">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00E528E6" w:rsidRPr="00E528E6">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="00E528E6">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B794FF6" w14:textId="0A73ECA7" w:rsidR="007F71C3" w:rsidRPr="009632EB" w:rsidRDefault="00E16DF7" w:rsidP="00AC0B6E">
       <w:pPr>
         <w:pStyle w:val="ZfKLlist"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">List, </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>List, list, list</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6D8F7309" w14:textId="77777777" w:rsidR="00E16DF7" w:rsidRPr="009632EB" w:rsidRDefault="00E16DF7" w:rsidP="00E16DF7">
       <w:pPr>
         <w:pStyle w:val="ZfKLlist"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">List, </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>List, list, list</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6C4F0624" w14:textId="1F0ACEAE" w:rsidR="007F71C3" w:rsidRPr="000C0549" w:rsidRDefault="00861AE3" w:rsidP="007F71C3">
       <w:pPr>
         <w:pStyle w:val="ZfKLlist2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F15ABF" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
       <w:r w:rsidR="00E528E6" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F15ABF" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90A43">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need a sub-bullet in a bulleted list, please use the appropriate formatting template. </w:t>
       </w:r>
       <w:r w:rsidRPr="007F71C3">
-        <w:t xml:space="preserve">At </w:t>
-[...49 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">At the end of a sub-list, please also put a blank line and </w:t>
+      </w:r>
       <w:r w:rsidR="00D4006B" w:rsidRPr="00872ACC">
-        <w:t>format</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">format it with </w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>ZfKL</w:t>
       </w:r>
       <w:r w:rsidR="00D4006B" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>spacing</w:t>
       </w:r>
       <w:r w:rsidR="001E0108">
         <w:rPr>
           <w:color w:val="C00000"/>
@@ -3571,846 +1756,267 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D692B4" w14:textId="11A79A09" w:rsidR="00E74300" w:rsidRDefault="00E74300" w:rsidP="00F15ABF">
       <w:pPr>
         <w:pStyle w:val="ZfKLspacing12pt"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E322C59" w14:textId="318210A6" w:rsidR="00E74300" w:rsidRDefault="008F3D15" w:rsidP="00F15ABF">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext1"/>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ZfKL_text_1</w:t>
       </w:r>
       <w:r w:rsidR="00F15ABF" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00ED04F2" w:rsidRPr="00C90A43">
-        <w:t>If</w:t>
-[...53 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">If a table appears in the text, the table </w:t>
+      </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00C90A43">
         <w:t>caption</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00ED04F2" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> appears above the table, with the following formatting template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0619DC06" w14:textId="77777777" w:rsidR="00E21B10" w:rsidRPr="00E21B10" w:rsidRDefault="00E21B10" w:rsidP="00E21B10">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35DC0C07" w14:textId="47F61031" w:rsidR="00E74300" w:rsidRPr="00C90A43" w:rsidRDefault="00F15ABF" w:rsidP="00E21B10">
       <w:pPr>
         <w:pStyle w:val="ZfKLtable"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>table</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>table caption</w:t>
+      </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E74300" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve">Tab.1: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00C90A43">
         <w:t>caption</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E74300" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> at the end</w:t>
+        <w:t xml:space="preserve"> above the table, please without a dot at the end</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="7371" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E74300" w:rsidRPr="00D76D3D" w14:paraId="575E1179" w14:textId="77777777" w:rsidTr="00C90A43">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55C63D23" w14:textId="48078467" w:rsidR="00E74300" w:rsidRPr="00C90A43" w:rsidRDefault="00F15ABF" w:rsidP="000D5916">
             <w:pPr>
               <w:pStyle w:val="ZfKLtable"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00927931">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ZfKL_</w:t>
             </w:r>
             <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>table</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00927931">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E74300" w:rsidRPr="00C90A43">
-              <w:t xml:space="preserve">Select </w:t>
+              <w:t>Select table; right-click to select "Table Properties"; click on "preferred width" and enter 13 cm; for "Orientation" select the "</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E66367" w:rsidRPr="00C90A43">
+              <w:t>up left</w:t>
+            </w:r>
             <w:r w:rsidR="00E74300" w:rsidRPr="00C90A43">
-              <w:t>table</w:t>
-[...219 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>" setting; then click on "Options" in the bottom right corner; Adjust the edges to 0.1 cm on the right, left, top and bottom.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31244454" w14:textId="026A73A9" w:rsidR="00E74300" w:rsidRPr="00C90A43" w:rsidRDefault="00F15ABF" w:rsidP="000D5916">
             <w:pPr>
               <w:pStyle w:val="ZfKLtable"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00927931">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>ZfKL_</w:t>
             </w:r>
             <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>table</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00927931">
               <w:rPr>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E74300" w:rsidRPr="00C90A43">
-              <w:t xml:space="preserve">Select </w:t>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> "top".</w:t>
+              <w:t>Select table; right-click to select "Table Properties"; click on the right tab "Cell": select vertical alignment "top".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="000412B2" w14:textId="77777777" w:rsidR="00227039" w:rsidRPr="00E21B10" w:rsidRDefault="00227039" w:rsidP="00E21B10">
       <w:pPr>
         <w:pStyle w:val="ZfKLspacing12pt"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F5C9902" w14:textId="11A60059" w:rsidR="00E74300" w:rsidRPr="00C90A43" w:rsidRDefault="00F15ABF" w:rsidP="00E21B10">
       <w:pPr>
         <w:pStyle w:val="ZfKLtable"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>table</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>table caption</w:t>
+      </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0033625B" w:rsidRPr="00C90A43">
         <w:t>Tab.</w:t>
       </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> 2: Legend </w:t>
-[...41 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> 2: Legend above the table, please without a </w:t>
+      </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="005F3E3F">
         <w:t>dot</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve"> at the end</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="7371" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="1503"/>
         <w:gridCol w:w="1284"/>
         <w:gridCol w:w="1273"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED04F2" w:rsidRPr="00F72E11" w14:paraId="0CD491A8" w14:textId="77777777" w:rsidTr="00C3101D">
         <w:trPr>
           <w:trHeight w:val="96"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E6694D3" w14:textId="77777777" w:rsidR="00ED04F2" w:rsidRPr="00F72E11" w:rsidRDefault="00ED04F2" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Column</w:t>
+              <w:t>Column Titles</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70685E35" w14:textId="77777777" w:rsidR="00ED04F2" w:rsidRPr="00F72E11" w:rsidRDefault="00ED04F2" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>German</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EF30552" w14:textId="77777777" w:rsidR="00ED04F2" w:rsidRPr="00F72E11" w:rsidRDefault="00ED04F2" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
@@ -4420,938 +2026,482 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C20148B" w14:textId="77777777" w:rsidR="00ED04F2" w:rsidRDefault="00ED04F2" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>French</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75C11F24" w14:textId="77777777" w:rsidR="00ED04F2" w:rsidRDefault="00ED04F2" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Italian</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C3101D" w:rsidRPr="00F72E11" w14:paraId="18A58B8A" w14:textId="77777777" w:rsidTr="00C3101D">
         <w:trPr>
           <w:trHeight w:val="94"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E48AF5" w14:textId="0EE2D5DF" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00683E10">
               <w:t>ZfKL_</w:t>
             </w:r>
             <w:r w:rsidR="00872ACC">
               <w:t>table</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B3CA4C" w14:textId="628A49E7" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1727B">
               <w:t xml:space="preserve">Bsp. 1: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A1727B">
               <w:br/>
               <w:t>für Beispiel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576491A9" w14:textId="751D098D" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1727B">
-              <w:t xml:space="preserve">Ex. 1: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Ex. 1: for example 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4834E83F" w14:textId="1F0B95AE" w:rsidR="00C3101D" w:rsidRPr="00A1727B" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ex 1: </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> exemple 1</w:t>
+              <w:t>Ex 1: pour exemple 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30BE8949" w14:textId="51E25ACC" w:rsidR="00C3101D" w:rsidRPr="00A1727B" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Es. 1: per </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Es. 1: per esempio 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C3101D" w:rsidRPr="00F72E11" w14:paraId="5E22805A" w14:textId="77777777" w:rsidTr="00C3101D">
         <w:trPr>
           <w:trHeight w:val="94"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21E6F4B1" w14:textId="77777777" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="004F5501">
             <w:pPr>
               <w:pStyle w:val="ZfKLtable"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3445EFAF" w14:textId="7BCCA4DF" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1727B">
               <w:t>Abb. 1: für Abbildung 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A08EE0D" w14:textId="05945BB6" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1727B">
-              <w:t xml:space="preserve">Fig. 1: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Fig. 1: for figure 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43A174FD" w14:textId="35943D87" w:rsidR="00C3101D" w:rsidRPr="00A1727B" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fig. 1: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Fig. 1: pour figure 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2411E8F3" w14:textId="65B74BD7" w:rsidR="00C3101D" w:rsidRPr="00A1727B" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fig. 1: per </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Fig. 1: per figura 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C3101D" w:rsidRPr="00F72E11" w14:paraId="26E73EED" w14:textId="77777777" w:rsidTr="00C3101D">
         <w:trPr>
           <w:trHeight w:val="94"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA2E0DF" w14:textId="77777777" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="004F5501">
             <w:pPr>
               <w:pStyle w:val="ZfKLtable"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F99C598" w14:textId="50C9554A" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1727B">
               <w:t xml:space="preserve">Tab. 1: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A1727B">
               <w:br/>
               <w:t>für Tabelle 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093E385B" w14:textId="7FEA59DF" w:rsidR="00C3101D" w:rsidRPr="00F72E11" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1727B">
-              <w:t xml:space="preserve">Tab. 1: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Tab. 1: for table 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3304B042" w14:textId="38EA8B55" w:rsidR="00C3101D" w:rsidRPr="00A1727B" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Tab. 1: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Tab. 1: pour table 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55EAAC77" w14:textId="4AB80575" w:rsidR="00C3101D" w:rsidRPr="00A1727B" w:rsidRDefault="00C3101D" w:rsidP="00C90A43">
             <w:pPr>
               <w:pStyle w:val="ZfKLtablecaption"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Tab 1: per </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Tab 1: per tabella 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1065E0F1" w14:textId="77777777" w:rsidR="009A59D3" w:rsidRPr="001C7A1B" w:rsidRDefault="009A59D3" w:rsidP="001C7A1B">
       <w:pPr>
         <w:pStyle w:val="ZfKLspacing12pt"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F734509" w14:textId="159D283B" w:rsidR="00F72E11" w:rsidRPr="00C90A43" w:rsidRDefault="008F3D15" w:rsidP="00F72E11">
       <w:pPr>
         <w:pStyle w:val="ZfKLtext1"/>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ZfKL_text_1</w:t>
       </w:r>
       <w:r w:rsidR="00F17CA1" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve">After </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">After tables, please place a blank line and assign </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72E11" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72E11" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_12pt </w:t>
+      </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
-        <w:t>tables</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">to the template. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742C28AF" w14:textId="28A33F57" w:rsidR="009A59D3" w:rsidRPr="00BD77BB" w:rsidRDefault="00F17CA1" w:rsidP="009F6904">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLtext2"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ext_2. </w:t>
+      </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve">, </w:t>
-[...131 lines deleted...]
-        <w:t>"</w:t>
+        <w:t>Save images and graphics as a ".jpg"</w:t>
       </w:r>
       <w:r w:rsidR="00C3101D" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve">-file </w:t>
       </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve">at 300 dpi. </w:t>
       </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00A1727B">
-        <w:t xml:space="preserve">Insert </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Insert this file into the text </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3101D">
+        <w:t xml:space="preserve">and send it </w:t>
+      </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00A1727B">
-        <w:t>this</w:t>
-[...64 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">as well in a separate and </w:t>
+      </w:r>
       <w:r w:rsidR="00E8559E">
         <w:t>clear</w:t>
       </w:r>
       <w:r w:rsidR="00E8559E" w:rsidRPr="00A1727B">
-        <w:t>ly</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">ly </w:t>
+      </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00A1727B">
-        <w:t>named</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">named file. </w:t>
+      </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
-        <w:t>Please</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Please number </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3E3F" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>image</w:t>
+      </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">s and graphics consecutively and provide them with </w:t>
       </w:r>
       <w:r w:rsidR="00E8559E" w:rsidRPr="00C90A43">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C90A43">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E8559E" w:rsidRPr="00C90A43">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F3E3F">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidR="005F3E3F" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>image</w:t>
       </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> caption. </w:t>
       </w:r>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00A1727B">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00227039">
         <w:t>caption</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00227039" w:rsidRPr="00A1727B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00A1727B">
-        <w:t>should</w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">should be written under the </w:t>
+      </w:r>
       <w:r w:rsidR="005F3E3F">
         <w:t>image</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F72E11" w:rsidRPr="00A1727B">
+        <w:t xml:space="preserve"> without hyphenation. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72E11" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place a blank line in front of illustrations and  assign </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>_12pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72E11" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...109 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00F72E11" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>to the template.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F174EDF" w14:textId="77777777" w:rsidR="009F6904" w:rsidRPr="00C90A43" w:rsidRDefault="009F6904" w:rsidP="001C7A1B">
+    <w:p w14:paraId="6F174EDF" w14:textId="77777777" w:rsidR="009F6904" w:rsidRPr="00BD77BB" w:rsidRDefault="009F6904" w:rsidP="001C7A1B">
       <w:pPr>
         <w:pStyle w:val="ZfKLspacing12pt"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C39C5EF" w14:textId="77777777" w:rsidR="00F830EA" w:rsidRPr="00F830EA" w:rsidRDefault="006B3D4C" w:rsidP="00F830EA">
       <w:pPr>
         <w:pStyle w:val="Formatvorlage1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05D76A20" wp14:editId="340F07EC">
             <wp:extent cx="4064000" cy="3048000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1657789436" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5371,472 +2521,216 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4064000" cy="3048000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6B4480" w14:textId="6211167C" w:rsidR="0097650F" w:rsidRPr="00C90A43" w:rsidRDefault="00F17CA1" w:rsidP="00C90A43">
       <w:pPr>
         <w:pStyle w:val="ZfKLimagecaption"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E528E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="005F3E3F" w:rsidRPr="00E528E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>image</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00E528E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> caption</w:t>
+      </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve">Fig. 1: Legend </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> end</w:t>
+        <w:t>Fig. 1: Legend below the illustration, please without a dot at the end</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25ACDAC5" w14:textId="77777777" w:rsidR="00227039" w:rsidRPr="00F17CA1" w:rsidRDefault="00227039" w:rsidP="00227039">
       <w:pPr>
         <w:pStyle w:val="ZfKLText10"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AC19869" w14:textId="43CA0181" w:rsidR="007233D0" w:rsidRPr="00C90A43" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>bstract</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">bstract. </w:t>
+      </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supplementa</w:t>
       </w:r>
       <w:r w:rsidR="00227039">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ry</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>material:</w:t>
       </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> If available, provide links to supplemental material.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2000E164" w14:textId="1C491199" w:rsidR="007233D0" w:rsidRPr="00C90A43" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>bstract</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">bstract. </w:t>
+      </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Authors</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">' </w:t>
+        <w:t xml:space="preserve">Authors' </w:t>
       </w:r>
       <w:r w:rsidR="00EE5FEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>contributions</w:t>
       </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...81 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> If there is more than one author, please indicate the </w:t>
+      </w:r>
       <w:r w:rsidR="00C3101D" w:rsidRPr="00C90A43">
         <w:t>contribution</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> of the individual authors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381C17B6" w14:textId="4FFFAAE0" w:rsidR="00B8339E" w:rsidRPr="00C84AA4" w:rsidRDefault="00B8339E" w:rsidP="00B8339E">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>ZfKL_abstract</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">ZfKL_abstract. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C84AA4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Authors</w:t>
       </w:r>
       <w:r w:rsidR="00227039" w:rsidRPr="00AC62C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidRPr="00C84AA4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORCID I</w:t>
       </w:r>
@@ -5916,70 +2810,65 @@
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C90A43">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-2688-8573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E1AC0B2" w14:textId="77777777" w:rsidR="00B8339E" w:rsidRDefault="00B8339E" w:rsidP="00B8339E">
       <w:pPr>
         <w:pStyle w:val="SKMText1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C90A43">
-        <w:t>Author</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> B </w:t>
+        <w:t>Author B </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5627">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="017CDF55" wp14:editId="2E906CC3">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1258259926" name="Image 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 18"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
@@ -6029,1156 +2918,367 @@
         <w:t>xxxx-xxxx-xxxx-xxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702DD06B" w14:textId="294D85F5" w:rsidR="00B8339E" w:rsidRPr="00C90A43" w:rsidRDefault="00B8339E" w:rsidP="00C90A43">
       <w:pPr>
         <w:pStyle w:val="SKMText2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>… etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD38CB9" w14:textId="7700AE5B" w:rsidR="007233D0" w:rsidRPr="00C90A43" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>bstract</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">bstract. </w:t>
       </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding:</w:t>
       </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Please indicate all sources of possible third-party funding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACA756A" w14:textId="7F8AABA3" w:rsidR="007233D0" w:rsidRPr="00C90A43" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>bstract</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">bstract. </w:t>
+      </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Informed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Informed consent statement:</w:t>
+      </w:r>
+      <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
+        <w:t xml:space="preserve"> All studies involving </w:t>
+      </w:r>
+      <w:r w:rsidR="00921FFE" w:rsidRPr="00C90A43">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>human beings</w:t>
+      </w:r>
+      <w:r w:rsidR="00921FFE" w:rsidRPr="00C90A43">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
+        <w:t xml:space="preserve">should include this statement. It could read, for example: "The informed consent of all persons involved in the study has been obtained". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0407460B" w14:textId="51CE9979" w:rsidR="007233D0" w:rsidRPr="00C90A43" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLabstract"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bstract. </w:t>
+      </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Data availability:</w:t>
+      </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
-        <w:rPr>
-[...49 lines deleted...]
-      <w:r w:rsidR="00921FFE" w:rsidRPr="00C90A43">
+        <w:t xml:space="preserve"> Please indicate where the data on which the results are based can be found if this is not (completely) clear from the bibliography.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2616C201" w14:textId="09626E25" w:rsidR="007233D0" w:rsidRPr="00BD77BB" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>human</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>beings</w:t>
-[...176 lines deleted...]
-        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00927931">
-[...241 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bstract. </w:t>
+      </w:r>
       <w:r w:rsidR="0051630E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0051630E" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>cknowledgements</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
+      <w:r w:rsidR="007233D0" w:rsidRPr="00BD77BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"> "Funding" sections.</w:t>
+      <w:r w:rsidR="007233D0" w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, you can thank for support that is not listed in the "Author's contribution" or "Funding" sections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311AC342" w14:textId="090C7389" w:rsidR="007233D0" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
       <w:pPr>
         <w:pStyle w:val="ZfKLabstract"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>bstract</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">bstract. </w:t>
+      </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Conflicts</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Conflicts of interest:</w:t>
+      </w:r>
       <w:r w:rsidR="007233D0" w:rsidRPr="00C90A43">
+        <w:t xml:space="preserve"> Authors must state any personal interests that may have influenced the presentation or interpretation of the reported research findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400CEFA1" w14:textId="09427F0B" w:rsidR="00924CBD" w:rsidRPr="00927931" w:rsidRDefault="00F17CA1" w:rsidP="000F7561">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLtitle1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00927931">
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927931">
+        <w:t>itl</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E528E6">
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927931">
+        <w:t>1. Sources and Corpora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6DFBD2" w14:textId="3C1D5402" w:rsidR="0081320F" w:rsidRPr="0081320F" w:rsidRDefault="00F17CA1" w:rsidP="007233D0">
+      <w:pPr>
+        <w:pStyle w:val="ZfKLreference"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>ZfKL_</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927931">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00924CBD">
+        <w:t xml:space="preserve">Please cite </w:t>
+      </w:r>
+      <w:r w:rsidR="00932F4F">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="00932F4F" w:rsidRPr="00C90A43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...178 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>sources and corpora</w:t>
+      </w:r>
+      <w:r w:rsidR="00932F4F">
+        <w:t xml:space="preserve"> in the style APA 6th-full name here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400CEFA1" w14:textId="09427F0B" w:rsidR="00924CBD" w:rsidRPr="00927931" w:rsidRDefault="00F17CA1" w:rsidP="000F7561">
+    <w:p w14:paraId="1EBC8AA6" w14:textId="49307FF8" w:rsidR="006056CC" w:rsidRDefault="00F17CA1" w:rsidP="000F7561">
       <w:pPr>
         <w:pStyle w:val="ZfKLtitle1"/>
       </w:pPr>
       <w:r w:rsidRPr="00927931">
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00927931">
-        <w:t>itl</w:t>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00E528E6" w:rsidRPr="00927931">
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927931">
+        <w:t>1. Literatur</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00E528E6">
-[...79 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4F2C53D9" w14:textId="3D391267" w:rsidR="00932F4F" w:rsidRPr="00932F4F" w:rsidRDefault="00F17CA1" w:rsidP="00932F4F">
       <w:pPr>
         <w:pStyle w:val="ZfKLreference"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ZfKL_</w:t>
       </w:r>
       <w:r w:rsidR="00872ACC" w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>reference</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00927931">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00932F4F">
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="004C05F1">
         <w:t xml:space="preserve">list </w:t>
       </w:r>
       <w:r w:rsidR="00932F4F">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="003109B3" w:rsidRPr="002435E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>cited literature</w:t>
       </w:r>
       <w:r w:rsidR="00932F4F">
         <w:t xml:space="preserve"> in the style </w:t>
       </w:r>
@@ -7186,765 +3286,275 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>APA 6th-full name</w:t>
       </w:r>
       <w:r w:rsidR="00932F4F">
         <w:t xml:space="preserve"> here. Examples that correspond to this style are mentioned below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE89231" w14:textId="229AACEB" w:rsidR="00AF6509" w:rsidRDefault="00AF6509" w:rsidP="001F1E62">
       <w:pPr>
         <w:pStyle w:val="ZfKLreference"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00AF6509">
         <w:t xml:space="preserve">Schröter, Juliane. (2012). </w:t>
       </w:r>
       <w:r w:rsidR="007D5141">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6509">
-        <w:t xml:space="preserve">Wenn Menschen </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Wenn Menschen auseinandergehn, So sagen sie: auf Wiedersehn</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5141">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF6509">
-        <w:t>auseinandergehn</w:t>
-[...75 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. Zur soziopragmatischen Geschichte eines Abschiedsgrußes im 19. und 20. Jahrhundert. </w:t>
+      </w:r>
       <w:r w:rsidRPr="001D5666">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Jahrbuch</w:t>
-[...49 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Jahrbuch für Germanistische Sprachgeschichte</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF6509">
         <w:t xml:space="preserve">, 3(1), 361-379. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00DA002D" w:rsidRPr="00D24DA6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="de-CH"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:t>https://doi.org</w:t>
-[...23 lines deleted...]
-          <w:t>10.1515/jbgsg-2012-0022</w:t>
+          <w:t>https://doi.org/10.1515/jbgsg-2012-0022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FF29B82" w14:textId="283DE2D1" w:rsidR="001D5666" w:rsidRDefault="001D5666" w:rsidP="001F1E62">
       <w:pPr>
         <w:pStyle w:val="ZfKLreference"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5666">
-        <w:t>Meier-</w:t>
-[...73 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Meier-Vieracker, Simon, Hauser, Stefan, &amp; Scharloth, Joachim. (2022). Digitales Erzählen zwischen Routinisierung und Automatisierung: Einleitung. In Simon Meier-Vieracker, Stefan Hauser, &amp; Joachim Scharloth (Eds.), </w:t>
+      </w:r>
       <w:r w:rsidRPr="001D5666">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Digitales</w:t>
-[...65 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Digitales Erzählen zwischen Routinisierung und Automatisierung</w:t>
+      </w:r>
       <w:r w:rsidRPr="001D5666">
         <w:t xml:space="preserve"> (pp. 11-15). Bern: Peter Lang.</w:t>
       </w:r>
       <w:r w:rsidR="00DA002D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00DA002D" w:rsidRPr="00023FF3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.3726/b20759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A1EC7F5" w14:textId="6A430D9A" w:rsidR="001D5666" w:rsidRDefault="001D5666" w:rsidP="001F1E62">
       <w:pPr>
         <w:pStyle w:val="ZfKLreference"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5666">
         <w:t xml:space="preserve">Tienken, Susanne. (2008). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001D5666">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Alltagsgattungen</w:t>
-[...97 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Alltagsgattungen und der Ort von Kultur. Sprachwissenschaftliche und kulturanalytische Studien anhand von Milchverpackungen in Deutschland und Schweden</w:t>
+      </w:r>
       <w:r w:rsidRPr="001D5666">
         <w:t>. Stockholm: Stockholm University.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="3276779C" w14:textId="7EBD3288" w:rsidR="006B3D4C" w:rsidRPr="006B3D4C" w:rsidRDefault="001D5666" w:rsidP="001D5666">
       <w:pPr>
         <w:pStyle w:val="ZfKLreference"/>
       </w:pPr>
       <w:r w:rsidRPr="001D5666">
-        <w:t xml:space="preserve">Bülow, Lars, &amp; Merten, Marie-Luis. (2023). </w:t>
-[...97 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Bülow, Lars, &amp; Merten, Marie-Luis. (2023). Multimodale Metaphern im Kontext von Internet-Memes. Korpuspragmatische und kognitionslinguistische Zugänge zu einem soziokognitiven Online-Phänomen. In Simon Meier-Vieracker, Lars Bülow, Konstanze Marx, &amp; Robert Mroczynski (Eds.), </w:t>
+      </w:r>
       <w:r w:rsidRPr="001D5666">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Digitale</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Digitale Pragmatik</w:t>
+      </w:r>
       <w:r w:rsidRPr="001D5666">
         <w:t xml:space="preserve"> (pp. 127-152). Berlin, Heidelberg: Met</w:t>
       </w:r>
       <w:r w:rsidR="0042132E">
         <w:t>zler.</w:t>
       </w:r>
       <w:r w:rsidR="00DA002D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00DA002D" w:rsidRPr="00BA56AD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-662-65373-9_7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="006B3D4C" w:rsidRPr="006B3D4C" w:rsidSect="00C90A43">
+    <w:sectPr w:rsidR="006B3D4C" w:rsidRPr="006B3D4C" w:rsidSect="00BD77BB">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
-      <w:headerReference w:type="first" r:id="rId23"/>
-      <w:footerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1985" w:right="1985" w:bottom="1969" w:left="1985" w:header="1701" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Microsoft Office User" w:date="2025-08-07T13:37:00Z" w:initials="MOU">
     <w:p w14:paraId="57A3E267" w14:textId="3BC381AC" w:rsidR="001702BA" w:rsidRDefault="001702BA" w:rsidP="001702BA">
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>verlinktes ORCID-Logo</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="57A3E267" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="6565F940" w16cex:dateUtc="2025-08-07T11:37:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="57A3E267" w16cid:durableId="6565F940"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="275F0C6B" w14:textId="77777777" w:rsidR="004F09C8" w:rsidRDefault="004F09C8" w:rsidP="009A59D3">
+    <w:p w14:paraId="2D0514B4" w14:textId="77777777" w:rsidR="002506E7" w:rsidRDefault="002506E7" w:rsidP="009A59D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45D73300" w14:textId="77777777" w:rsidR="004F09C8" w:rsidRDefault="004F09C8" w:rsidP="009A59D3">
+    <w:p w14:paraId="65E80C61" w14:textId="77777777" w:rsidR="002506E7" w:rsidRDefault="002506E7" w:rsidP="009A59D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Book">
     <w:panose1 w:val="02000503020000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
@@ -7963,830 +3573,481 @@
     <w:panose1 w:val="02020502070401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000067" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville Old Face">
     <w:panose1 w:val="02020602080505020303"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6260011B" w14:textId="19DC37E3" w:rsidR="001702BA" w:rsidRPr="002435E8" w:rsidRDefault="000310D6" w:rsidP="002435E8">
+  <w:p w14:paraId="66C38562" w14:textId="77777777" w:rsidR="00BD77BB" w:rsidRDefault="00BD77BB">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50597981" w14:textId="77777777" w:rsidR="00BD77BB" w:rsidRDefault="00BD77BB">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31908222" w14:textId="6414196B" w:rsidR="00BD77BB" w:rsidRPr="00BD77BB" w:rsidRDefault="00BD77BB" w:rsidP="00BD77BB">
     <w:pPr>
       <w:pStyle w:val="ZfKLabstract"/>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="1560"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="0068040D">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3058B604" wp14:editId="06F85C3C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7220008D" wp14:editId="5E97F616">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>635</wp:posOffset>
+            <wp:posOffset>-26670</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="line">
-            <wp:posOffset>86995</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>22225</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="840740" cy="294640"/>
-[...2 lines deleted...]
-          <wp:docPr id="184092319" name="Grafik 2" descr="Ein Bild, das Schrift, Symbol, Grafiken, Screenshot enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:extent cx="922973" cy="361950"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1514743309" name="Image 1" descr="Une image contenant symbole, Police, logo, nombre&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="184092319" name="Grafik 2" descr="Ein Bild, das Schrift, Symbol, Grafiken, Screenshot enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1514743309" name="Image 1" descr="Une image contenant symbole, Police, logo, nombre&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="840740" cy="294640"/>
+                    <a:ext cx="922973" cy="361950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="001702BA" w:rsidRPr="002435E8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">© 2025 The Author(s). This work is licensed under </w:t>
     </w:r>
-    <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
-[...50 lines deleted...]
-    <w:r w:rsidR="001702BA" w:rsidRPr="002435E8">
+    <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> License</w:t>
+      <w:t xml:space="preserve">the Creative Commons License </w:t>
     </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Attribution-NonCommercial 4.0 International</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD77BB">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="2D6579CD" w14:textId="77777777" w:rsidR="001702BA" w:rsidRPr="002435E8" w:rsidRDefault="001702BA">
+  <w:p w14:paraId="2D6579CD" w14:textId="77777777" w:rsidR="001702BA" w:rsidRPr="00BD77BB" w:rsidRDefault="001702BA">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E649D95" w14:textId="77777777" w:rsidR="004F09C8" w:rsidRDefault="004F09C8" w:rsidP="009A59D3">
+    <w:p w14:paraId="0BBBFE39" w14:textId="77777777" w:rsidR="002506E7" w:rsidRDefault="002506E7" w:rsidP="009A59D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DA8738A" w14:textId="77777777" w:rsidR="004F09C8" w:rsidRDefault="004F09C8" w:rsidP="009A59D3">
+    <w:p w14:paraId="1DAF5EC6" w14:textId="77777777" w:rsidR="002506E7" w:rsidRDefault="002506E7" w:rsidP="009A59D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4AC9878F" w14:textId="1B1528E9" w:rsidR="00A80A1E" w:rsidRPr="005F34EC" w:rsidRDefault="00A80A1E" w:rsidP="00AD7016">
       <w:pPr>
         <w:pStyle w:val="ZfKLfoonote"/>
       </w:pPr>
       <w:r w:rsidRPr="005F34EC">
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00F811CD" w:rsidRPr="005F34EC">
-        <w:t xml:space="preserve"> </w:t>
-[...239 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Footnotes in Baskerville 10, also the number. Usually, the footnote follows the punctuation mark. If the footnote obviously does not refer to a sentence, but to a single word, then please attach it directly afterwards. All footnotes are justified.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:id w:val="1775285129"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0FCD79F4" w14:textId="77777777" w:rsidR="00252672" w:rsidRPr="00F72E11" w:rsidRDefault="00252672" w:rsidP="00C1713A">
         <w:pPr>
-          <w:pStyle w:val="Kopfzeile"/>
+          <w:pStyle w:val="En-tte"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F72E11">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F72E11">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F72E11">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00F72E11">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00F72E11">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="58CC4242" w14:textId="15C562ED" w:rsidR="00252672" w:rsidRPr="00683E10" w:rsidRDefault="00537026" w:rsidP="000D5916">
     <w:pPr>
       <w:pStyle w:val="ZfKLheaderauthor"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>ZfKL_</w:t>
     </w:r>
     <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>header</w:t>
     </w:r>
     <w:r w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>author</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="006056CC">
-      <w:t>Please</w:t>
-[...43 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>Please enter your first and last name here.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:id w:val="-381102017"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="15490218" w14:textId="77777777" w:rsidR="00252672" w:rsidRPr="002435E8" w:rsidRDefault="00252672" w:rsidP="00C1713A">
         <w:pPr>
-          <w:pStyle w:val="Kopfzeile"/>
+          <w:pStyle w:val="En-tte"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BC223A">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="002435E8">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00BC223A">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="002435E8">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:noProof/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00BC223A">
           <w:rPr>
-            <w:rStyle w:val="Seitenzahl"/>
+            <w:rStyle w:val="Numrodepage"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2CE201ED" w14:textId="0A94C86B" w:rsidR="009A59D3" w:rsidRPr="002435E8" w:rsidRDefault="00537026" w:rsidP="00537026">
     <w:pPr>
       <w:pStyle w:val="ZfKLheadertitle"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>ZfKL_</w:t>
     </w:r>
     <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>header</w:t>
     </w:r>
     <w:r w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>t</w:t>
     </w:r>
     <w:r w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>it</w:t>
     </w:r>
     <w:r w:rsidR="002826B8" w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>le</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00927931">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="006056CC" w:rsidRPr="002435E8">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>Please</w:t>
-[...34 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Please enter the short title of your </w:t>
     </w:r>
     <w:r w:rsidR="00EE5FEC">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>article</w:t>
     </w:r>
     <w:r w:rsidR="00EE5FEC" w:rsidRPr="002435E8">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="006056CC" w:rsidRPr="002435E8">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>here</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D946DD0" w14:textId="289FC0D2" w:rsidR="00312370" w:rsidRPr="00E528E6" w:rsidRDefault="00312370" w:rsidP="00312370">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E528E6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10F50876" wp14:editId="3AA0547C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>3911600</wp:posOffset>
           </wp:positionH>
@@ -8857,130 +4118,103 @@
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00E528E6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">Zeitschrift für Kulturlinguistik, </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00BD1460" w:rsidRPr="00E528E6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>n</w:t>
     </w:r>
     <w:r w:rsidRPr="00E528E6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>o</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve"> 1 (2025)</w:t>
+      <w:t>o 1 (2025)</w:t>
     </w:r>
     <w:r w:rsidRPr="00E528E6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="12458B13" w14:textId="4D30568B" w:rsidR="00312370" w:rsidRPr="00E528E6" w:rsidRDefault="00312370" w:rsidP="00312370">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E528E6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>DOI:</w:t>
     </w:r>
     <w:r w:rsidRPr="00E528E6">
       <w:rPr>
         <w:rFonts w:ascii="Baskerville Old Face" w:hAnsi="Baskerville Old Face"/>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 10.5077/</w:t>
-[...15 lines deleted...]
-      <w:t>/zfkl.2025.xxx</w:t>
+      <w:t xml:space="preserve"> 10.5077/journals/zfkl.2025.xxx</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="19B67EE5" w14:textId="77777777" w:rsidR="00312370" w:rsidRDefault="00312370">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068960C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30886054"/>
     <w:lvl w:ilvl="0" w:tplc="12661166">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ZfKLlist"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
@@ -10095,154 +5329,154 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE8379A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9DAC972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift1"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift2"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="936" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2989" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="berschrift4"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="a)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift5"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift6"/>
+      <w:pStyle w:val="Titre6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift7"/>
+      <w:pStyle w:val="Titre7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1656" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift8"/>
+      <w:pStyle w:val="Titre8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift9"/>
+      <w:pStyle w:val="Titre9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="741228BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86FAB132"/>
     <w:lvl w:ilvl="0" w:tplc="2EF6FB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -10486,52 +5720,51 @@
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Microsoft Office User">
     <w15:presenceInfo w15:providerId="None" w15:userId="Microsoft Office User"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="134"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034263E"/>
@@ -10539,50 +5772,51 @@
     <w:rsid w:val="00004BCD"/>
     <w:rsid w:val="00012921"/>
     <w:rsid w:val="00012A21"/>
     <w:rsid w:val="00012B4F"/>
     <w:rsid w:val="000175E4"/>
     <w:rsid w:val="00022D44"/>
     <w:rsid w:val="00023B8B"/>
     <w:rsid w:val="00023F06"/>
     <w:rsid w:val="0003008B"/>
     <w:rsid w:val="000310D6"/>
     <w:rsid w:val="0003113D"/>
     <w:rsid w:val="00031243"/>
     <w:rsid w:val="00042520"/>
     <w:rsid w:val="000453D5"/>
     <w:rsid w:val="00050CBF"/>
     <w:rsid w:val="0005183B"/>
     <w:rsid w:val="00053A88"/>
     <w:rsid w:val="00056909"/>
     <w:rsid w:val="000620C5"/>
     <w:rsid w:val="00062113"/>
     <w:rsid w:val="0006288D"/>
     <w:rsid w:val="00074040"/>
     <w:rsid w:val="00093EF7"/>
     <w:rsid w:val="000945DE"/>
     <w:rsid w:val="00094EAF"/>
+    <w:rsid w:val="00097177"/>
     <w:rsid w:val="000A1CB9"/>
     <w:rsid w:val="000A2816"/>
     <w:rsid w:val="000A37F2"/>
     <w:rsid w:val="000A67F1"/>
     <w:rsid w:val="000B0E97"/>
     <w:rsid w:val="000B1722"/>
     <w:rsid w:val="000B1CF0"/>
     <w:rsid w:val="000B657E"/>
     <w:rsid w:val="000C0549"/>
     <w:rsid w:val="000C0669"/>
     <w:rsid w:val="000C0BAF"/>
     <w:rsid w:val="000C4C52"/>
     <w:rsid w:val="000C574C"/>
     <w:rsid w:val="000C7874"/>
     <w:rsid w:val="000D31FF"/>
     <w:rsid w:val="000D5916"/>
     <w:rsid w:val="000D5D02"/>
     <w:rsid w:val="000D6F4F"/>
     <w:rsid w:val="000D7925"/>
     <w:rsid w:val="000E1B81"/>
     <w:rsid w:val="000E6295"/>
     <w:rsid w:val="000E70F8"/>
     <w:rsid w:val="000F5597"/>
     <w:rsid w:val="000F6635"/>
     <w:rsid w:val="000F7561"/>
@@ -10653,50 +5887,51 @@
     <w:rsid w:val="001F1E62"/>
     <w:rsid w:val="001F1F02"/>
     <w:rsid w:val="001F5DB9"/>
     <w:rsid w:val="00211BD1"/>
     <w:rsid w:val="00213E43"/>
     <w:rsid w:val="00214519"/>
     <w:rsid w:val="002156F8"/>
     <w:rsid w:val="00215DA4"/>
     <w:rsid w:val="00216A46"/>
     <w:rsid w:val="00216ABC"/>
     <w:rsid w:val="002201E0"/>
     <w:rsid w:val="00220F42"/>
     <w:rsid w:val="00222CF1"/>
     <w:rsid w:val="00223064"/>
     <w:rsid w:val="0022343F"/>
     <w:rsid w:val="0022535F"/>
     <w:rsid w:val="00227039"/>
     <w:rsid w:val="00227E31"/>
     <w:rsid w:val="00230293"/>
     <w:rsid w:val="002343B3"/>
     <w:rsid w:val="0023449E"/>
     <w:rsid w:val="002422D5"/>
     <w:rsid w:val="002435E8"/>
     <w:rsid w:val="00245AEB"/>
     <w:rsid w:val="002466A9"/>
+    <w:rsid w:val="002506E7"/>
     <w:rsid w:val="00251CEB"/>
     <w:rsid w:val="00252672"/>
     <w:rsid w:val="00252A76"/>
     <w:rsid w:val="00253BDE"/>
     <w:rsid w:val="00257A03"/>
     <w:rsid w:val="00267C0D"/>
     <w:rsid w:val="00273A3C"/>
     <w:rsid w:val="002769CD"/>
     <w:rsid w:val="002805EA"/>
     <w:rsid w:val="00282667"/>
     <w:rsid w:val="002826B8"/>
     <w:rsid w:val="00284F20"/>
     <w:rsid w:val="002857CD"/>
     <w:rsid w:val="00286AF2"/>
     <w:rsid w:val="00286EA4"/>
     <w:rsid w:val="00296042"/>
     <w:rsid w:val="002A1CC5"/>
     <w:rsid w:val="002A41B3"/>
     <w:rsid w:val="002A4CA5"/>
     <w:rsid w:val="002B0459"/>
     <w:rsid w:val="002B0616"/>
     <w:rsid w:val="002B30FA"/>
     <w:rsid w:val="002B48DA"/>
     <w:rsid w:val="002B5F2B"/>
     <w:rsid w:val="002C3DF4"/>
@@ -11229,50 +6464,51 @@
     <w:rsid w:val="00B56F67"/>
     <w:rsid w:val="00B61315"/>
     <w:rsid w:val="00B6471F"/>
     <w:rsid w:val="00B65010"/>
     <w:rsid w:val="00B77B26"/>
     <w:rsid w:val="00B8339E"/>
     <w:rsid w:val="00B8341D"/>
     <w:rsid w:val="00B83701"/>
     <w:rsid w:val="00B85805"/>
     <w:rsid w:val="00B94281"/>
     <w:rsid w:val="00BA1789"/>
     <w:rsid w:val="00BA2338"/>
     <w:rsid w:val="00BA41A5"/>
     <w:rsid w:val="00BA515E"/>
     <w:rsid w:val="00BC173C"/>
     <w:rsid w:val="00BC223A"/>
     <w:rsid w:val="00BC36AA"/>
     <w:rsid w:val="00BC4080"/>
     <w:rsid w:val="00BC65D6"/>
     <w:rsid w:val="00BC78A8"/>
     <w:rsid w:val="00BD00BA"/>
     <w:rsid w:val="00BD1460"/>
     <w:rsid w:val="00BD3FB0"/>
     <w:rsid w:val="00BD609E"/>
     <w:rsid w:val="00BD6448"/>
+    <w:rsid w:val="00BD77BB"/>
     <w:rsid w:val="00BE0FEF"/>
     <w:rsid w:val="00BE31F6"/>
     <w:rsid w:val="00BE4511"/>
     <w:rsid w:val="00BE7385"/>
     <w:rsid w:val="00BF1D1B"/>
     <w:rsid w:val="00BF238E"/>
     <w:rsid w:val="00BF391B"/>
     <w:rsid w:val="00BF60D4"/>
     <w:rsid w:val="00BF6324"/>
     <w:rsid w:val="00BF6BFE"/>
     <w:rsid w:val="00BF7768"/>
     <w:rsid w:val="00C06425"/>
     <w:rsid w:val="00C06EAD"/>
     <w:rsid w:val="00C10CF7"/>
     <w:rsid w:val="00C10F4C"/>
     <w:rsid w:val="00C13C4C"/>
     <w:rsid w:val="00C14424"/>
     <w:rsid w:val="00C1713A"/>
     <w:rsid w:val="00C17BB9"/>
     <w:rsid w:val="00C24280"/>
     <w:rsid w:val="00C26D31"/>
     <w:rsid w:val="00C272BF"/>
     <w:rsid w:val="00C3101D"/>
     <w:rsid w:val="00C33AD5"/>
     <w:rsid w:val="00C35C96"/>
@@ -11491,51 +6727,51 @@
     <w:rsid w:val="00FF3126"/>
     <w:rsid w:val="00FF3750"/>
     <w:rsid w:val="00FF5FA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="33A56564"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5ED66845-6723-E444-B1D3-3486C2A55BA2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
@@ -11892,758 +7128,757 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift2Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift3Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift4Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="TitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Titel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Untertitel">
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="UntertitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Untertitel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zitat">
+  <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="ZitatZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
-[...2 lines deleted...]
-    <w:link w:val="Zitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+  <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="IntensivesZitatZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0034263E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
-[...2 lines deleted...]
-    <w:link w:val="IntensivesZitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntensiverVerweis">
+  <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034263E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLtitle1">
     <w:name w:val="ZfKL_title 1"/>
-    <w:basedOn w:val="Titel"/>
+    <w:basedOn w:val="Titre"/>
     <w:next w:val="ZfKLtext1"/>
     <w:qFormat/>
     <w:rsid w:val="002D59EC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="840" w:after="560"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
       <w:b/>
       <w:color w:val="C00000"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SKMText1">
     <w:name w:val="SKM_Text_1"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="SKMText2"/>
     <w:rsid w:val="0096427D"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SKMText2">
     <w:name w:val="SKM_Text_2"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0096427D"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:firstLine="397"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NeuAutorundAffiliation">
     <w:name w:val="Neu_Autor und Affiliation"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="ZfKLabstract"/>
     <w:rsid w:val="00EC3CAD"/>
     <w:pPr>
       <w:spacing w:before="400" w:after="400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatvorlage1">
     <w:name w:val="Formatvorlage1"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="ZfKLtitle1"/>
     <w:rsid w:val="00DC2E69"/>
     <w:pPr>
       <w:spacing w:after="400"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NeuUntertitel">
     <w:name w:val="Neu_Untertitel"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="NeuAutorundAffiliation"/>
     <w:rsid w:val="00EC3CAD"/>
     <w:pPr>
       <w:spacing w:after="400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLtext1">
     <w:name w:val="ZfKL_text 1"/>
     <w:basedOn w:val="SKMText1"/>
     <w:next w:val="ZfKLtext2"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLtext2">
     <w:name w:val="ZfKL_text 2"/>
     <w:basedOn w:val="ZfKLtext1"/>
     <w:qFormat/>
     <w:rsid w:val="00DC2E69"/>
     <w:pPr>
       <w:ind w:firstLine="709"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLtitle2">
     <w:name w:val="ZfKL_title 2"/>
-    <w:basedOn w:val="berschrift2"/>
+    <w:basedOn w:val="Titre2"/>
     <w:next w:val="ZfKLtext1"/>
     <w:qFormat/>
     <w:rsid w:val="002D59EC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
       <w:b/>
       <w:color w:val="C00000"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLtitle3">
     <w:name w:val="ZfKL_title 3"/>
-    <w:basedOn w:val="berschrift3"/>
+    <w:basedOn w:val="Titre3"/>
     <w:next w:val="ZfKLtext1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="002D59EC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
       <w:b/>
       <w:i/>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NeuTitel4">
     <w:name w:val="Neu_Titel 4"/>
     <w:basedOn w:val="ZfKLtext2"/>
     <w:next w:val="ZfKLtext1"/>
@@ -12652,108 +7887,108 @@
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="AktuelleListe1">
     <w:name w:val="Aktuelle Liste1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EC3CAD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLabstract">
     <w:name w:val="ZfKL_abstract"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:before="400" w:after="400"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLkeywords">
     <w:name w:val="ZfKL_keywords"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="ZfKLtext1"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:before="400" w:after="400"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLchaptertitle">
     <w:name w:val="ZfKL_chapter title"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="NeuUntertitel"/>
     <w:qFormat/>
     <w:rsid w:val="00AD7016"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="C00000"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLquotation1">
     <w:name w:val="ZfKL_quotation 1"/>
     <w:basedOn w:val="ZfKLtext2"/>
     <w:next w:val="ZfKLtext1"/>
     <w:qFormat/>
     <w:rsid w:val="00341F16"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="397" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hervorhebung">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="007E2173"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLspacing12pt">
     <w:name w:val="ZfKL_spacing 12pt"/>
     <w:basedOn w:val="ZfKLtext2"/>
     <w:next w:val="Formatvorlage1"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLexample">
     <w:name w:val="ZfKL_example"/>
     <w:basedOn w:val="ZfKLspacing12pt"/>
     <w:next w:val="ZfKLspacing12pt"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
@@ -12800,146 +8035,146 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLlist2">
     <w:name w:val="ZfKL_list 2"/>
     <w:basedOn w:val="ZfKLlist"/>
     <w:next w:val="ZfKLspacing12pt"/>
     <w:qFormat/>
     <w:rsid w:val="00861AE3"/>
     <w:pPr>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLtablecaption">
     <w:name w:val="ZfKL_table caption"/>
     <w:basedOn w:val="ZfKLtext2"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:before="220" w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E74300"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLtable">
     <w:name w:val="ZfKL_table"/>
     <w:basedOn w:val="ZfKLtablecaption"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A59D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009A59D3"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A59D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Fuzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009A59D3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Seitenzahl">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00252672"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SKMAbstand12pt">
     <w:name w:val="SKM_Abstand_12pt"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="SKMText1"/>
     <w:rsid w:val="00F72E11"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SKMTitel4">
     <w:name w:val="SKM_Titel_4"/>
-    <w:basedOn w:val="berschrift4"/>
+    <w:basedOn w:val="Titre4"/>
     <w:next w:val="SKMText1"/>
     <w:rsid w:val="00F72E11"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="160" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
@@ -12958,286 +8193,286 @@
     <w:basedOn w:val="NeuTitel4"/>
     <w:rsid w:val="001C08A5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatvorlage4">
     <w:name w:val="Formatvorlage4"/>
     <w:basedOn w:val="ZfKLtitle3"/>
     <w:rsid w:val="001C08A5"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatvorlage5">
     <w:name w:val="Formatvorlage5"/>
     <w:basedOn w:val="ZfKLtitle3"/>
     <w:rsid w:val="001C08A5"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatvorlage6">
     <w:name w:val="Formatvorlage6"/>
     <w:basedOn w:val="ZfKLtitle3"/>
     <w:rsid w:val="001C08A5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Funotentext">
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FunotentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A80A1E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Funotentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A80A1E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A80A1E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatvorlage7">
     <w:name w:val="Formatvorlage7"/>
     <w:basedOn w:val="ZfKLimagecaption"/>
     <w:rsid w:val="00F830EA"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLheadertitle">
     <w:name w:val="ZfKL_header_title"/>
-    <w:basedOn w:val="Kopfzeile"/>
+    <w:basedOn w:val="En-tte"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:after="600"/>
       <w:ind w:right="357" w:firstLine="357"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLheaderauthor">
     <w:name w:val="ZfKL_header_author"/>
-    <w:basedOn w:val="Kopfzeile"/>
+    <w:basedOn w:val="En-tte"/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:after="600"/>
       <w:ind w:right="357" w:firstLine="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berarbeitung">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004F6881"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E4E53"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E4E53"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E4E53"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E4E53"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E4E53"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLreference">
     <w:name w:val="ZfKL_reference"/>
     <w:basedOn w:val="ZfKLtext1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="009632EB"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="StandardWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00932F4F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
       <w:kern w:val="0"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fett">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:rsid w:val="0017525C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BesuchterLink">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00537026"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLchaptersubtitle">
     <w:name w:val="ZfKL_chapter subtitle"/>
     <w:basedOn w:val="ZfKLchaptertitle"/>
     <w:qFormat/>
     <w:rsid w:val="00AD7016"/>
     <w:pPr>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D00A75"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLText10">
     <w:name w:val="ZfKL_Text_1"/>
     <w:basedOn w:val="SKMText1"/>
-    <w:next w:val="Standard"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00227039"/>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZfKLfoonote">
     <w:name w:val="ZfKL_foonote"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AD7016"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Baskerville" w:hAnsi="Baskerville"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="880442711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13314,55 +8549,55 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1445880781">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test.test@test.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/jbgsg-2012-0022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2688-8573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-65373-9_7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2688-8573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b20759" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test.test@test.de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test.test@test.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/jbgsg-2012-0022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2688-8573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-65373-9_7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2688-8573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b20759" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test.test@test.de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -13625,55 +8860,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1310</Words>
-  <Characters>8259</Characters>
+  <Words>1472</Words>
+  <Characters>8097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>67</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>